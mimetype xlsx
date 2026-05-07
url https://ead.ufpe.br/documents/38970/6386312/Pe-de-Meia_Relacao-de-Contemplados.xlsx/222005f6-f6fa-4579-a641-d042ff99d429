--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,87 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E99941F3-C2C8-4319-8C61-CA10BCB6B734}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="Contemplados" sheetId="2" r:id="rId1"/>
-    <sheet name="Cursos" sheetId="3" r:id="rId2"/>
+    <sheet name="Contemplados - 1ª Chamada" sheetId="2" r:id="rId1"/>
+    <sheet name="Cursos - 1ª Chamada" sheetId="3" r:id="rId2"/>
+    <sheet name="Contemplados - 2ª Chamada" sheetId="4" r:id="rId3"/>
+    <sheet name="Cursos - 2ª Chamada" sheetId="6" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="191028"/>
-[...1 lines deleted...]
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+  <calcPr calcId="125725"/>
+  <extLst xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main">
+    <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="707" uniqueCount="378">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="782" uniqueCount="408">
   <si>
     <t>UFPE</t>
   </si>
   <si>
     <t>ARTES VISUAIS</t>
   </si>
   <si>
     <t>ALINE TRAVASSOS DO NASCIMENTO</t>
   </si>
   <si>
     <t>CLARA MENDES MARINHO</t>
   </si>
   <si>
     <t>DANIEL LUCAS DE SOUZA SANTOS</t>
   </si>
   <si>
     <t>JULIA ALBUQUERQUE ROCHA</t>
   </si>
   <si>
     <t>LUA SOFIA TAVARES RODRIGUES</t>
   </si>
   <si>
     <t>LUCAS PEREIRA DE ALENCAR SA</t>
   </si>
   <si>
@@ -1171,57 +1169,147 @@
     <t>Letras - Espanhol</t>
   </si>
   <si>
     <t>Letras - Inglês</t>
   </si>
   <si>
     <t>Letras - Português</t>
   </si>
   <si>
     <t>Matemática</t>
   </si>
   <si>
     <t>Pedagogia</t>
   </si>
   <si>
     <t>Química</t>
   </si>
   <si>
     <t>Teatro</t>
   </si>
   <si>
     <t>Quantidade de Contemplados</t>
   </si>
   <si>
     <t>Total</t>
+  </si>
+  <si>
+    <t>MAIRA DO NASCIMENTO CAVALCANTE</t>
+  </si>
+  <si>
+    <t>LUCAS GONCALVES BARBOSA DA SILVA</t>
+  </si>
+  <si>
+    <t>ERIC EUGENIO FERREIRA DA SILVA</t>
+  </si>
+  <si>
+    <t>JOSE PAULO BENONE LOURENCO</t>
+  </si>
+  <si>
+    <t>DNIVAL BRUNO SILVESTRE DE MELO</t>
+  </si>
+  <si>
+    <t>IAGO SAUL ALVES CORDEIRO</t>
+  </si>
+  <si>
+    <t>ERIC BENTO CALDAS</t>
+  </si>
+  <si>
+    <t>JOSE ARTHUR NEMEZIO GOES</t>
+  </si>
+  <si>
+    <t>EMANUELY DE SOUZA VASCONCELOS</t>
+  </si>
+  <si>
+    <t>JAMILY ALMEIDA FERRAZ DA SILVA</t>
+  </si>
+  <si>
+    <t>LETICIA KAREN DE OLIVEIRA SANTOS</t>
+  </si>
+  <si>
+    <t>LETICIA SOARES DA SILVA</t>
+  </si>
+  <si>
+    <t>LIVIA LOPES DE ASSIS</t>
+  </si>
+  <si>
+    <t>MANOEL ANTONIO NASCIMENTO BEZERRA</t>
+  </si>
+  <si>
+    <t>MARIA LUISA DE FIGUEIREDO MORAES</t>
+  </si>
+  <si>
+    <t>GABRIEL LIMA DE LUCENA</t>
+  </si>
+  <si>
+    <t>LETICIA VENTURA ARAUJO MARINHO</t>
+  </si>
+  <si>
+    <t>JOAO PEDRO BARROS DE SOUZA</t>
+  </si>
+  <si>
+    <t>MARIA EDUARDA ALBANO PORTO</t>
+  </si>
+  <si>
+    <t>YASMIN GOMES ALVES DA SILVA</t>
+  </si>
+  <si>
+    <t>DANIEL DE ANDRADE SILVA</t>
+  </si>
+  <si>
+    <t>DIOGO JOSE FLORENCIO DA SILVA</t>
+  </si>
+  <si>
+    <t>LUCAS GABRIEL MARINHO FONSECA</t>
+  </si>
+  <si>
+    <t>MARIA ALICE GUIMARAES CANDIDO DA SILVA</t>
+  </si>
+  <si>
+    <t>ISABEL VITORIA DE OLIVEIRA FARIAS</t>
+  </si>
+  <si>
+    <t>VICTOR DA SILVA ARAUJO</t>
+  </si>
+  <si>
+    <t>MARIA LETICIA REBELLO BISPO</t>
+  </si>
+  <si>
+    <t>VITORIA APARECIDA MONTEIRO DA SILVA</t>
+  </si>
+  <si>
+    <t>JOSE RENATO LOPES DE OLIVEIRA NETO</t>
+  </si>
+  <si>
+    <t>ANDRE FABIANO DE OLIVEIRA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -1280,97 +1368,97 @@
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1378,51 +1466,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1572,3023 +1660,3393 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5267A9B3-A029-46EB-A37D-59321732B48B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B344"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="52.5546875" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="26.44140625" customWidth="1"/>
+    <col min="1" max="1" width="52.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="26.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:2" s="1" customFormat="1">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:2">
       <c r="A3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:2">
       <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:2">
       <c r="A5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:2">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:2">
       <c r="A7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:2">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:2">
       <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:2">
       <c r="A10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:2">
       <c r="A11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:2">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:2">
       <c r="A13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:2">
       <c r="A14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:2">
       <c r="A15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:2">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:2">
       <c r="A17" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:2">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:2">
       <c r="A19" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:2">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:2">
       <c r="A21" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:2">
       <c r="A22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:2">
       <c r="A23" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:2">
       <c r="A24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:2">
       <c r="A25" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="26" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:2">
       <c r="A26" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="27" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:2">
       <c r="A27" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="28" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:2">
       <c r="A28" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="29" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:2">
       <c r="A29" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="30" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:2">
       <c r="A30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="31" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:2">
       <c r="A31" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="32" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:2">
       <c r="A32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="33" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:2">
       <c r="A33" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="34" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:2">
       <c r="A34" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="35" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:2">
       <c r="A35" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="36" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:2">
       <c r="A36" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="37" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:2">
       <c r="A37" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="38" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:2">
       <c r="A38" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="39" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:2">
       <c r="A39" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="40" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:2">
       <c r="A40" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="41" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:2">
       <c r="A41" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="42" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:2">
       <c r="A42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="43" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:2">
       <c r="A43" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="44" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:2">
       <c r="A44" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="45" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:2">
       <c r="A45" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="46" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:2">
       <c r="A46" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="47" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:2">
       <c r="A47" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="48" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:2">
       <c r="A48" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="49" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:2">
       <c r="A49" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="50" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:2">
       <c r="A50" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="51" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:2">
       <c r="A51" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="52" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:2">
       <c r="A52" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="53" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:2">
       <c r="A53" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="54" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:2">
       <c r="A54" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="55" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:2">
       <c r="A55" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="56" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:2">
       <c r="A56" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="57" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:2">
       <c r="A57" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="58" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:2">
       <c r="A58" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="59" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:2">
       <c r="A59" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="60" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:2">
       <c r="A60" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="61" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:2">
       <c r="A61" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="62" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:2">
       <c r="A62" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="63" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:2">
       <c r="A63" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="64" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:2">
       <c r="A64" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="65" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:2">
       <c r="A65" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="66" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:2">
       <c r="A66" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="67" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:2">
       <c r="A67" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="68" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:2">
       <c r="A68" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="69" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:2">
       <c r="A69" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="70" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:2">
       <c r="A70" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="71" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:2">
       <c r="A71" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="72" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:2">
       <c r="A72" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="73" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:2">
       <c r="A73" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="74" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:2">
       <c r="A74" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="75" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:2">
       <c r="A75" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="76" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:2">
       <c r="A76" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="77" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:2">
       <c r="A77" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="78" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:2">
       <c r="A78" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B78" s="4" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="79" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:2">
       <c r="A79" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="80" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:2">
       <c r="A80" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="81" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:2">
       <c r="A81" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="82" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:2">
       <c r="A82" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="83" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:2">
       <c r="A83" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="84" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:2">
       <c r="A84" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="85" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:2">
       <c r="A85" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="86" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:2">
       <c r="A86" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="87" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:2">
       <c r="A87" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="88" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:2">
       <c r="A88" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="89" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:2">
       <c r="A89" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="90" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:2">
       <c r="A90" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="91" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:2">
       <c r="A91" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="92" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:2">
       <c r="A92" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="93" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:2">
       <c r="A93" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="94" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:2">
       <c r="A94" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="95" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:2">
       <c r="A95" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="96" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:2">
       <c r="A96" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="97" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:2">
       <c r="A97" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="98" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:2">
       <c r="A98" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="99" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:2">
       <c r="A99" s="5" t="s">
         <v>104</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="100" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:2">
       <c r="A100" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B100" s="4" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="101" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:2">
       <c r="A101" s="5" t="s">
         <v>106</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="102" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:2">
       <c r="A102" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="103" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:2">
       <c r="A103" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="104" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:2">
       <c r="A104" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="105" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:2">
       <c r="A105" s="5" t="s">
         <v>110</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="106" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:2">
       <c r="A106" s="3" t="s">
         <v>111</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="107" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:2">
       <c r="A107" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="108" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:2">
       <c r="A108" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="109" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:2">
       <c r="A109" s="5" t="s">
         <v>115</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="110" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:2">
       <c r="A110" s="3" t="s">
         <v>116</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="111" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:2">
       <c r="A111" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="112" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:2">
       <c r="A112" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="113" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:2">
       <c r="A113" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="114" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:2">
       <c r="A114" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="115" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:2">
       <c r="A115" s="5" t="s">
         <v>121</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="116" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:2">
       <c r="A116" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="117" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:2">
       <c r="A117" s="5" t="s">
         <v>123</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="118" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:2">
       <c r="A118" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="119" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:2">
       <c r="A119" s="5" t="s">
         <v>125</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="120" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:2">
       <c r="A120" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B120" s="4" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="121" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:2">
       <c r="A121" s="5" t="s">
         <v>127</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="122" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:2">
       <c r="A122" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B122" s="4" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="123" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:2">
       <c r="A123" s="5" t="s">
         <v>129</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="124" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:2">
       <c r="A124" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B124" s="4" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="125" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:2">
       <c r="A125" s="5" t="s">
         <v>131</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="126" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:2">
       <c r="A126" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B126" s="4" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="127" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:2">
       <c r="A127" s="5" t="s">
         <v>133</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="128" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:2">
       <c r="A128" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B128" s="4" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="129" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:2">
       <c r="A129" s="5" t="s">
         <v>135</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="130" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:2">
       <c r="A130" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B130" s="4" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="131" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:2">
       <c r="A131" s="5" t="s">
         <v>137</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="132" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:2">
       <c r="A132" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B132" s="4" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="133" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:2">
       <c r="A133" s="5" t="s">
         <v>140</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="134" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:2">
       <c r="A134" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="135" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:2">
       <c r="A135" s="5" t="s">
         <v>142</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="136" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:2">
       <c r="A136" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B136" s="4" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="137" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:2">
       <c r="A137" s="5" t="s">
         <v>144</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="138" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:2">
       <c r="A138" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="139" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:2">
       <c r="A139" s="5" t="s">
         <v>146</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="140" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:2">
       <c r="A140" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B140" s="4" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="141" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:2">
       <c r="A141" s="5" t="s">
         <v>148</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="142" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:2">
       <c r="A142" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B142" s="4" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="143" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:2">
       <c r="A143" s="5" t="s">
         <v>150</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="144" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:2">
       <c r="A144" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B144" s="4" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="145" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:2">
       <c r="A145" s="5" t="s">
         <v>152</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="146" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:2">
       <c r="A146" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B146" s="4" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="147" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:2">
       <c r="A147" s="5" t="s">
         <v>155</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="148" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:2">
       <c r="A148" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B148" s="4" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="149" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:2">
       <c r="A149" s="5" t="s">
         <v>157</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="150" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:2">
       <c r="A150" s="3" t="s">
         <v>158</v>
       </c>
       <c r="B150" s="4" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="151" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:2">
       <c r="A151" s="5" t="s">
         <v>159</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="152" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:2">
       <c r="A152" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B152" s="4" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="153" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:2">
       <c r="A153" s="5" t="s">
         <v>161</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="154" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:2">
       <c r="A154" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B154" s="4" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="155" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:2">
       <c r="A155" s="5" t="s">
         <v>163</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="156" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:2">
       <c r="A156" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B156" s="4" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="157" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:2">
       <c r="A157" s="5" t="s">
         <v>165</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="158" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:2">
       <c r="A158" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B158" s="4" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="159" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:2">
       <c r="A159" s="5" t="s">
         <v>167</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="160" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:2">
       <c r="A160" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B160" s="4" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="161" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:2">
       <c r="A161" s="5" t="s">
         <v>169</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="162" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:2">
       <c r="A162" s="3" t="s">
         <v>170</v>
       </c>
       <c r="B162" s="4" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="163" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:2">
       <c r="A163" s="5" t="s">
         <v>171</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="164" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:2">
       <c r="A164" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B164" s="4" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="165" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:2">
       <c r="A165" s="5" t="s">
         <v>173</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="166" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:2">
       <c r="A166" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B166" s="4" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="167" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:2">
       <c r="A167" s="5" t="s">
         <v>175</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="168" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:2">
       <c r="A168" s="3" t="s">
         <v>176</v>
       </c>
       <c r="B168" s="4" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="169" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="169" spans="1:2">
       <c r="A169" s="5" t="s">
         <v>177</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="170" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="170" spans="1:2">
       <c r="A170" s="3" t="s">
         <v>178</v>
       </c>
       <c r="B170" s="4" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="171" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:2">
       <c r="A171" s="5" t="s">
         <v>180</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>369</v>
       </c>
     </row>
-    <row r="172" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="172" spans="1:2">
       <c r="A172" s="3" t="s">
         <v>181</v>
       </c>
       <c r="B172" s="4" t="s">
         <v>369</v>
       </c>
     </row>
-    <row r="173" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="173" spans="1:2">
       <c r="A173" s="5" t="s">
         <v>182</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>369</v>
       </c>
     </row>
-    <row r="174" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:2">
       <c r="A174" s="3" t="s">
         <v>183</v>
       </c>
       <c r="B174" s="4" t="s">
         <v>369</v>
       </c>
     </row>
-    <row r="175" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="175" spans="1:2">
       <c r="A175" s="5" t="s">
         <v>185</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="176" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="176" spans="1:2">
       <c r="A176" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B176" s="4" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="177" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="177" spans="1:2">
       <c r="A177" s="5" t="s">
         <v>187</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="178" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="178" spans="1:2">
       <c r="A178" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B178" s="4" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="179" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="179" spans="1:2">
       <c r="A179" s="5" t="s">
         <v>189</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="180" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:2">
       <c r="A180" s="3" t="s">
         <v>190</v>
       </c>
       <c r="B180" s="4" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="181" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="181" spans="1:2">
       <c r="A181" s="5" t="s">
         <v>191</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="182" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:2">
       <c r="A182" s="3" t="s">
         <v>192</v>
       </c>
       <c r="B182" s="4" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="183" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="183" spans="1:2">
       <c r="A183" s="5" t="s">
         <v>193</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="184" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:2">
       <c r="A184" s="3" t="s">
         <v>194</v>
       </c>
       <c r="B184" s="4" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="185" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="185" spans="1:2">
       <c r="A185" s="5" t="s">
         <v>196</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="186" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="186" spans="1:2">
       <c r="A186" s="3" t="s">
         <v>197</v>
       </c>
       <c r="B186" s="4" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="187" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="187" spans="1:2">
       <c r="A187" s="5" t="s">
         <v>198</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="188" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="188" spans="1:2">
       <c r="A188" s="3" t="s">
         <v>199</v>
       </c>
       <c r="B188" s="4" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="189" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="189" spans="1:2">
       <c r="A189" s="5" t="s">
         <v>200</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="190" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="190" spans="1:2">
       <c r="A190" s="3" t="s">
         <v>201</v>
       </c>
       <c r="B190" s="4" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="191" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:2">
       <c r="A191" s="5" t="s">
         <v>202</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="192" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="192" spans="1:2">
       <c r="A192" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B192" s="4" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="193" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="193" spans="1:2">
       <c r="A193" s="5" t="s">
         <v>204</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="194" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="194" spans="1:2">
       <c r="A194" s="3" t="s">
         <v>205</v>
       </c>
       <c r="B194" s="4" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="195" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="195" spans="1:2">
       <c r="A195" s="5" t="s">
         <v>206</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="196" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="196" spans="1:2">
       <c r="A196" s="3" t="s">
         <v>207</v>
       </c>
       <c r="B196" s="4" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="197" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="197" spans="1:2">
       <c r="A197" s="5" t="s">
         <v>208</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="198" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="198" spans="1:2">
       <c r="A198" s="3" t="s">
         <v>209</v>
       </c>
       <c r="B198" s="4" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="199" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="199" spans="1:2">
       <c r="A199" s="5" t="s">
         <v>210</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="200" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:2">
       <c r="A200" s="3" t="s">
         <v>211</v>
       </c>
       <c r="B200" s="4" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="201" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="201" spans="1:2">
       <c r="A201" s="5" t="s">
         <v>212</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="202" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="202" spans="1:2">
       <c r="A202" s="3" t="s">
         <v>213</v>
       </c>
       <c r="B202" s="4" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="203" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="203" spans="1:2">
       <c r="A203" s="5" t="s">
         <v>214</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="204" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="204" spans="1:2">
       <c r="A204" s="3" t="s">
         <v>215</v>
       </c>
       <c r="B204" s="4" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="205" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="205" spans="1:2">
       <c r="A205" s="5" t="s">
         <v>216</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="206" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="206" spans="1:2">
       <c r="A206" s="3" t="s">
         <v>217</v>
       </c>
       <c r="B206" s="4" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="207" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="207" spans="1:2">
       <c r="A207" s="5" t="s">
         <v>218</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="208" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="208" spans="1:2">
       <c r="A208" s="3" t="s">
         <v>219</v>
       </c>
       <c r="B208" s="4" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="209" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="209" spans="1:2">
       <c r="A209" s="5" t="s">
         <v>220</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="210" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:2">
       <c r="A210" s="3" t="s">
         <v>221</v>
       </c>
       <c r="B210" s="4" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="211" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:2">
       <c r="A211" s="5" t="s">
         <v>222</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="212" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="212" spans="1:2">
       <c r="A212" s="3" t="s">
         <v>223</v>
       </c>
       <c r="B212" s="4" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="213" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="213" spans="1:2">
       <c r="A213" s="5" t="s">
         <v>224</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="214" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="214" spans="1:2">
       <c r="A214" s="3" t="s">
         <v>226</v>
       </c>
       <c r="B214" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="215" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="215" spans="1:2">
       <c r="A215" s="5" t="s">
         <v>227</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="216" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="216" spans="1:2">
       <c r="A216" s="3" t="s">
         <v>228</v>
       </c>
       <c r="B216" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="217" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="217" spans="1:2">
       <c r="A217" s="5" t="s">
         <v>229</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="218" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:2">
       <c r="A218" s="3" t="s">
         <v>230</v>
       </c>
       <c r="B218" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="219" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="219" spans="1:2">
       <c r="A219" s="5" t="s">
         <v>231</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="220" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="220" spans="1:2">
       <c r="A220" s="3" t="s">
         <v>232</v>
       </c>
       <c r="B220" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="221" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="221" spans="1:2">
       <c r="A221" s="5" t="s">
         <v>233</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="222" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="222" spans="1:2">
       <c r="A222" s="3" t="s">
         <v>234</v>
       </c>
       <c r="B222" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="223" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="223" spans="1:2">
       <c r="A223" s="5" t="s">
         <v>235</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="224" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="224" spans="1:2">
       <c r="A224" s="3" t="s">
         <v>236</v>
       </c>
       <c r="B224" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="225" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:2">
       <c r="A225" s="5" t="s">
         <v>237</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="226" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="226" spans="1:2">
       <c r="A226" s="3" t="s">
         <v>238</v>
       </c>
       <c r="B226" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="227" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="227" spans="1:2">
       <c r="A227" s="5" t="s">
         <v>239</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="228" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="228" spans="1:2">
       <c r="A228" s="3" t="s">
         <v>240</v>
       </c>
       <c r="B228" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="229" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:2">
       <c r="A229" s="5" t="s">
         <v>241</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="230" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="230" spans="1:2">
       <c r="A230" s="3" t="s">
         <v>242</v>
       </c>
       <c r="B230" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="231" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="231" spans="1:2">
       <c r="A231" s="5" t="s">
         <v>243</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="232" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="232" spans="1:2">
       <c r="A232" s="3" t="s">
         <v>244</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="233" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="233" spans="1:2">
       <c r="A233" s="5" t="s">
         <v>245</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="234" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="234" spans="1:2">
       <c r="A234" s="3" t="s">
         <v>246</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="235" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="235" spans="1:2">
       <c r="A235" s="5" t="s">
         <v>247</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="236" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="236" spans="1:2">
       <c r="A236" s="3" t="s">
         <v>248</v>
       </c>
       <c r="B236" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="237" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="237" spans="1:2">
       <c r="A237" s="5" t="s">
         <v>249</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="238" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="238" spans="1:2">
       <c r="A238" s="3" t="s">
         <v>250</v>
       </c>
       <c r="B238" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="239" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="239" spans="1:2">
       <c r="A239" s="5" t="s">
         <v>251</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="240" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="240" spans="1:2">
       <c r="A240" s="3" t="s">
         <v>252</v>
       </c>
       <c r="B240" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="241" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="241" spans="1:2">
       <c r="A241" s="5" t="s">
         <v>253</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="242" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:2">
       <c r="A242" s="3" t="s">
         <v>254</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="243" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="243" spans="1:2">
       <c r="A243" s="5" t="s">
         <v>255</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="244" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="244" spans="1:2">
       <c r="A244" s="3" t="s">
         <v>256</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="245" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="245" spans="1:2">
       <c r="A245" s="5" t="s">
         <v>257</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="246" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="246" spans="1:2">
       <c r="A246" s="3" t="s">
         <v>258</v>
       </c>
       <c r="B246" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="247" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="247" spans="1:2">
       <c r="A247" s="5" t="s">
         <v>259</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="248" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:2">
       <c r="A248" s="3" t="s">
         <v>260</v>
       </c>
       <c r="B248" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="249" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="249" spans="1:2">
       <c r="A249" s="5" t="s">
         <v>261</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="250" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="250" spans="1:2">
       <c r="A250" s="3" t="s">
         <v>262</v>
       </c>
       <c r="B250" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="251" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="251" spans="1:2">
       <c r="A251" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="252" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="252" spans="1:2">
       <c r="A252" s="3" t="s">
         <v>263</v>
       </c>
       <c r="B252" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="253" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="253" spans="1:2">
       <c r="A253" s="5" t="s">
         <v>264</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="254" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="254" spans="1:2">
       <c r="A254" s="3" t="s">
         <v>265</v>
       </c>
       <c r="B254" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="255" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="255" spans="1:2">
       <c r="A255" s="5" t="s">
         <v>266</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="256" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="256" spans="1:2">
       <c r="A256" s="3" t="s">
         <v>267</v>
       </c>
       <c r="B256" s="4" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="257" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="257" spans="1:2">
       <c r="A257" s="5" t="s">
         <v>269</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="258" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="258" spans="1:2">
       <c r="A258" s="3" t="s">
         <v>270</v>
       </c>
       <c r="B258" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="259" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:2">
       <c r="A259" s="5" t="s">
         <v>271</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="260" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="260" spans="1:2">
       <c r="A260" s="3" t="s">
         <v>272</v>
       </c>
       <c r="B260" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="261" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="261" spans="1:2">
       <c r="A261" s="5" t="s">
         <v>273</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="262" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="262" spans="1:2">
       <c r="A262" s="3" t="s">
         <v>274</v>
       </c>
       <c r="B262" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="263" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="263" spans="1:2">
       <c r="A263" s="5" t="s">
         <v>275</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="264" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="264" spans="1:2">
       <c r="A264" s="3" t="s">
         <v>276</v>
       </c>
       <c r="B264" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="265" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="265" spans="1:2">
       <c r="A265" s="5" t="s">
         <v>277</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="266" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="266" spans="1:2">
       <c r="A266" s="3" t="s">
         <v>278</v>
       </c>
       <c r="B266" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="267" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="267" spans="1:2">
       <c r="A267" s="5" t="s">
         <v>279</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="268" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="268" spans="1:2">
       <c r="A268" s="3" t="s">
         <v>280</v>
       </c>
       <c r="B268" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="269" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="269" spans="1:2">
       <c r="A269" s="5" t="s">
         <v>281</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="270" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="270" spans="1:2">
       <c r="A270" s="3" t="s">
         <v>282</v>
       </c>
       <c r="B270" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="271" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="271" spans="1:2">
       <c r="A271" s="5" t="s">
         <v>283</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="272" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="272" spans="1:2">
       <c r="A272" s="3" t="s">
         <v>284</v>
       </c>
       <c r="B272" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="273" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="273" spans="1:2">
       <c r="A273" s="5" t="s">
         <v>285</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="274" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="274" spans="1:2">
       <c r="A274" s="3" t="s">
         <v>286</v>
       </c>
       <c r="B274" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="275" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="275" spans="1:2">
       <c r="A275" s="5" t="s">
         <v>287</v>
       </c>
       <c r="B275" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="276" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="276" spans="1:2">
       <c r="A276" s="3" t="s">
         <v>288</v>
       </c>
       <c r="B276" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="277" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="277" spans="1:2">
       <c r="A277" s="5" t="s">
         <v>289</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="278" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="278" spans="1:2">
       <c r="A278" s="3" t="s">
         <v>290</v>
       </c>
       <c r="B278" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="279" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="279" spans="1:2">
       <c r="A279" s="5" t="s">
         <v>291</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="280" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="280" spans="1:2">
       <c r="A280" s="3" t="s">
         <v>292</v>
       </c>
       <c r="B280" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="281" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="281" spans="1:2">
       <c r="A281" s="5" t="s">
         <v>293</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="282" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="282" spans="1:2">
       <c r="A282" s="3" t="s">
         <v>294</v>
       </c>
       <c r="B282" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="283" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="283" spans="1:2">
       <c r="A283" s="5" t="s">
         <v>295</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="284" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="284" spans="1:2">
       <c r="A284" s="3" t="s">
         <v>296</v>
       </c>
       <c r="B284" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="285" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="285" spans="1:2">
       <c r="A285" s="5" t="s">
         <v>297</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="286" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="286" spans="1:2">
       <c r="A286" s="3" t="s">
         <v>298</v>
       </c>
       <c r="B286" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="287" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="287" spans="1:2">
       <c r="A287" s="5" t="s">
         <v>299</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="288" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="288" spans="1:2">
       <c r="A288" s="3" t="s">
         <v>300</v>
       </c>
       <c r="B288" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="289" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="289" spans="1:2">
       <c r="A289" s="5" t="s">
         <v>301</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="290" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="290" spans="1:2">
       <c r="A290" s="3" t="s">
         <v>302</v>
       </c>
       <c r="B290" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="291" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="291" spans="1:2">
       <c r="A291" s="5" t="s">
         <v>303</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="292" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="292" spans="1:2">
       <c r="A292" s="3" t="s">
         <v>304</v>
       </c>
       <c r="B292" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="293" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:2">
       <c r="A293" s="5" t="s">
         <v>305</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="294" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="294" spans="1:2">
       <c r="A294" s="3" t="s">
         <v>306</v>
       </c>
       <c r="B294" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="295" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="295" spans="1:2">
       <c r="A295" s="5" t="s">
         <v>307</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="296" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="296" spans="1:2">
       <c r="A296" s="3" t="s">
         <v>308</v>
       </c>
       <c r="B296" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="297" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:2">
       <c r="A297" s="5" t="s">
         <v>309</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="298" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="298" spans="1:2">
       <c r="A298" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B298" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="299" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="299" spans="1:2">
       <c r="A299" s="5" t="s">
         <v>311</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="300" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="300" spans="1:2">
       <c r="A300" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B300" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="301" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="301" spans="1:2">
       <c r="A301" s="5" t="s">
         <v>313</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="302" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="302" spans="1:2">
       <c r="A302" s="3" t="s">
         <v>314</v>
       </c>
       <c r="B302" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="303" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:2">
       <c r="A303" s="5" t="s">
         <v>315</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="304" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="304" spans="1:2">
       <c r="A304" s="3" t="s">
         <v>316</v>
       </c>
       <c r="B304" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="305" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="305" spans="1:2">
       <c r="A305" s="5" t="s">
         <v>317</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="306" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="306" spans="1:2">
       <c r="A306" s="3" t="s">
         <v>318</v>
       </c>
       <c r="B306" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="307" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="307" spans="1:2">
       <c r="A307" s="5" t="s">
         <v>319</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="308" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="308" spans="1:2">
       <c r="A308" s="3" t="s">
         <v>320</v>
       </c>
       <c r="B308" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="309" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="309" spans="1:2">
       <c r="A309" s="5" t="s">
         <v>321</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="310" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="310" spans="1:2">
       <c r="A310" s="3" t="s">
         <v>322</v>
       </c>
       <c r="B310" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="311" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="311" spans="1:2">
       <c r="A311" s="5" t="s">
         <v>323</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="312" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="312" spans="1:2">
       <c r="A312" s="3" t="s">
         <v>324</v>
       </c>
       <c r="B312" s="4" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="313" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="313" spans="1:2">
       <c r="A313" s="5" t="s">
         <v>325</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="314" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="314" spans="1:2">
       <c r="A314" s="3" t="s">
         <v>327</v>
       </c>
       <c r="B314" s="4" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="315" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="315" spans="1:2">
       <c r="A315" s="5" t="s">
         <v>328</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="316" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="316" spans="1:2">
       <c r="A316" s="3" t="s">
         <v>329</v>
       </c>
       <c r="B316" s="4" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="317" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="317" spans="1:2">
       <c r="A317" s="5" t="s">
         <v>330</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="318" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="318" spans="1:2">
       <c r="A318" s="3" t="s">
         <v>331</v>
       </c>
       <c r="B318" s="4" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="319" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="319" spans="1:2">
       <c r="A319" s="5" t="s">
         <v>332</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="320" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="320" spans="1:2">
       <c r="A320" s="3" t="s">
         <v>333</v>
       </c>
       <c r="B320" s="4" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="321" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="321" spans="1:2">
       <c r="A321" s="5" t="s">
         <v>334</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="322" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="322" spans="1:2">
       <c r="A322" s="3" t="s">
         <v>335</v>
       </c>
       <c r="B322" s="4" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="323" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="323" spans="1:2">
       <c r="A323" s="5" t="s">
         <v>336</v>
       </c>
       <c r="B323" s="6" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="324" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="324" spans="1:2">
       <c r="A324" s="3" t="s">
         <v>337</v>
       </c>
       <c r="B324" s="4" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="325" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="325" spans="1:2">
       <c r="A325" s="5" t="s">
         <v>338</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="326" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="326" spans="1:2">
       <c r="A326" s="3" t="s">
         <v>339</v>
       </c>
       <c r="B326" s="4" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="327" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="327" spans="1:2">
       <c r="A327" s="5" t="s">
         <v>340</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="328" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="328" spans="1:2">
       <c r="A328" s="3" t="s">
         <v>341</v>
       </c>
       <c r="B328" s="4" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="329" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="329" spans="1:2">
       <c r="A329" s="5" t="s">
         <v>342</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="330" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="330" spans="1:2">
       <c r="A330" s="3" t="s">
         <v>343</v>
       </c>
       <c r="B330" s="4" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="331" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="331" spans="1:2">
       <c r="A331" s="5" t="s">
         <v>344</v>
       </c>
       <c r="B331" s="6" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="332" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="332" spans="1:2">
       <c r="A332" s="3" t="s">
         <v>345</v>
       </c>
       <c r="B332" s="4" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="333" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="333" spans="1:2">
       <c r="A333" s="5" t="s">
         <v>346</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="334" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="334" spans="1:2">
       <c r="A334" s="3" t="s">
         <v>347</v>
       </c>
       <c r="B334" s="4" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="335" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="335" spans="1:2">
       <c r="A335" s="5" t="s">
         <v>348</v>
       </c>
       <c r="B335" s="6" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="336" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="336" spans="1:2">
       <c r="A336" s="3" t="s">
         <v>349</v>
       </c>
       <c r="B336" s="4" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="337" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="337" spans="1:2">
       <c r="A337" s="5" t="s">
         <v>351</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="338" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="338" spans="1:2">
       <c r="A338" s="3" t="s">
         <v>352</v>
       </c>
       <c r="B338" s="4" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="339" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="339" spans="1:2">
       <c r="A339" s="5" t="s">
         <v>353</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="340" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="340" spans="1:2">
       <c r="A340" s="3" t="s">
         <v>354</v>
       </c>
       <c r="B340" s="4" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="341" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="341" spans="1:2">
       <c r="A341" s="5" t="s">
         <v>355</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="342" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="342" spans="1:2">
       <c r="A342" s="3" t="s">
         <v>356</v>
       </c>
       <c r="B342" s="4" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="343" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="343" spans="1:2">
       <c r="A343" s="5" t="s">
         <v>357</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="344" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="344" spans="1:2">
       <c r="A344" s="3" t="s">
         <v>358</v>
       </c>
       <c r="B344" s="4" t="s">
         <v>375</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState ref="A2:B344">
+    <sortCondition ref="B2:B344"/>
+    <sortCondition ref="A2:A344"/>
+  </sortState>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:B3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="24.42578125" customWidth="1"/>
+    <col min="2" max="2" width="29.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="4">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="6">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="4">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B5" s="6">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="B6" s="4">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="B7" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="B8" s="4">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="B9" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="B10" s="4">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="B11" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="B12" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="B13" s="6">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="B14" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="B15" s="6">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="B16" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="6" t="s">
+        <v>350</v>
+      </c>
+      <c r="B17" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="B18" s="2">
+        <v>343</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:B18"/>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B31"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H20" sqref="H20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="45.7109375" customWidth="1"/>
+    <col min="2" max="2" width="23" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>326</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState ref="A2:B31">
+    <sortCondition ref="B2:B31"/>
+    <sortCondition ref="A2:A31"/>
+  </sortState>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="24.44140625" customWidth="1"/>
-    <col min="2" max="2" width="29.44140625" customWidth="1"/>
+    <col min="1" max="1" width="24.42578125" customWidth="1"/>
+    <col min="2" max="2" width="29.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:2">
       <c r="A1" s="7" t="s">
         <v>359</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>376</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:2">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
       <c r="A3" s="6" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="B3" s="6">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
       <c r="A4" s="4" t="s">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="B4" s="4">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
       <c r="A5" s="6" t="s">
-        <v>77</v>
+        <v>112</v>
       </c>
       <c r="B5" s="6">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
-        <v>94</v>
+        <v>138</v>
       </c>
       <c r="B6" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="B7" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="B8" s="4">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:2">
       <c r="A9" s="6" t="s">
-        <v>138</v>
+        <v>225</v>
       </c>
       <c r="B9" s="6">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>154</v>
+        <v>268</v>
       </c>
       <c r="B10" s="4">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
       <c r="A11" s="6" t="s">
-        <v>179</v>
+        <v>326</v>
       </c>
       <c r="B11" s="6">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
-        <v>184</v>
+        <v>377</v>
       </c>
       <c r="B12" s="4">
-        <v>10</v>
-[...47 lines deleted...]
-        <v>343</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010025348F058D0E2C4B9D4899BFC63AFE0B" ma:contentTypeVersion="14" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="792f5f5b0db25108fe427aac56f68978">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="234fed87-7c4f-4ace-8a89-3154715eb1ca" xmlns:ns3="a4412397-23fd-43ca-8c00-3f87eb58c1b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32616d1a42e99b73a0a8cc9f876d5e52" ns2:_="" ns3:_="">
     <xsd:import namespace="234fed87-7c4f-4ace-8a89-3154715eb1ca"/>
     <xsd:import namespace="a4412397-23fd-43ca-8c00-3f87eb58c1b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4773,107 +5231,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="a4412397-23fd-43ca-8c00-3f87eb58c1b9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="234fed87-7c4f-4ace-8a89-3154715eb1ca">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6429A3F1-8C29-4DE7-A1EB-EA8E021EF690}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="234fed87-7c4f-4ace-8a89-3154715eb1ca"/>
     <ds:schemaRef ds:uri="a4412397-23fd-43ca-8c00-3f87eb58c1b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23E18D16-08CC-412A-8A59-BD185765FCA6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a4412397-23fd-43ca-8c00-3f87eb58c1b9"/>
+    <ds:schemaRef ds:uri="234fed87-7c4f-4ace-8a89-3154715eb1ca"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB508B0A-AE6E-4EF1-8EBA-081371D76437}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Cursos</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Contemplados - 1ª Chamada</vt:lpstr>
+      <vt:lpstr>Cursos - 1ª Chamada</vt:lpstr>
+      <vt:lpstr>Contemplados - 2ª Chamada</vt:lpstr>
+      <vt:lpstr>Cursos - 2ª Chamada</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>